--- v0 (2026-08-15)
+++ v1 (2026-10-14)
@@ -410,69 +410,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
-    <col width="15" customWidth="1" min="6" max="6"/>
-    <col width="41" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
-    <col width="85" customWidth="1" min="9" max="9"/>
+    <col width="96" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
-    <col width="10" customWidth="1" min="11" max="11"/>
+    <col width="8" customWidth="1" min="11" max="11"/>
     <col width="13" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Aantal</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Soort verpakking</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Gewicht</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
@@ -497,978 +497,1307 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>PGS kast</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Lekbak</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Opmerkingen</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>IBC</t>
+          <t>UN box</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>488</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>35454</t>
+          <t>V7060</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>5767687787967</t>
-[...9 lines deleted...]
-          <t>Lekbak A</t>
+          <t>061330461321</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Un1263</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2x un box</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>60 Liter Wiva container</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>V4310</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>061330461314</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Un3291</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Specifike Ziekenhuis afval</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Bigbag</t>
+          <t>120 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>58</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>V100000</t>
+          <t>V8500</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>56677</t>
+          <t>061330461336</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kwik houdend </t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>6677</t>
-[...4 lines deleted...]
-          <t>oliehoudend</t>
+          <t>Un3506</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Kast 1</t>
-        </is>
-[...3 lines deleted...]
-          <t xml:space="preserve">Test </t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>200 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>20</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>V100100</t>
+          <t>V8500</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>061330461271</t>
+          <t>061330461336</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Anorganische zuren (in kvp) van dumping</t>
+          <t xml:space="preserve">Kwik houdend </t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>UN 3264</t>
+          <t>Un3506</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Anorganische zuren (in kvp) van dumping</t>
+          <t xml:space="preserve">Kwik houdend </t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>120 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>V7060</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>061330461271</t>
+          <t>061330461321</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Anorganische zuren (in kvp) van dumping</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>UN 3264</t>
+          <t>Un1263</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Anorganische zuren (in kvp) van dumping</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Vat 200L</t>
+          <t>60 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>V100000</t>
+          <t>V7060</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>061330461308</t>
+          <t>061330461321</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Atval (verontreinigd melt chemicalién)</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Un1263</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Atval (verontreinigd melt chemicalién)</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2026-08-07</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Vat 200L</t>
+          <t>60 Liter Wiva container</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>V4310</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Uf7fffyxyxf6</t>
+          <t>061330461314</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Anorganische zuren (in kvp) van dumping</t>
+          <t>Ziekenhuis afval</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Un3291</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Kast 1</t>
-        </is>
-[...3 lines deleted...]
-          <t>Lekbak A</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>IBC</t>
+          <t>60 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>3040</t>
+          <t>8220</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>061330461280</t>
+          <t>061330461330</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Brandstofrestanten</t>
+          <t xml:space="preserve">Lege ongereinigde emballage </t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1268</t>
-[...9 lines deleted...]
-          <t>Kast 1</t>
+          <t>N.v.t.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>200 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>21</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>3040</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>061330461280</t>
+          <t>061330461336</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Brandstofrestanten</t>
+          <t>Kwikhoudende voorwerpen</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1268</t>
+          <t>3506</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Afval, Aardoliedestillaten, n.e.g. (benzine-diesel), 3, ll, (D/E), Milieugevaarlijk</t>
+          <t>Afval, kwik in vervaardigde voorwerpen</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thijs </t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Vat 200L</t>
+          <t>IBC</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>100</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>3111</t>
+          <t>8220</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>061330461330</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Afgewerkte olie</t>
+          <t xml:space="preserve">Lege ongereinigde emballage </t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>N.v.t.</t>
-[...9 lines deleted...]
-          <t>Kast 2</t>
+          <t>N.v.t</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Test </t>
+          <t>Thijs</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>IBC</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>50</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>3111</t>
+          <t>8220</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>061330461330</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Afgewerkte olie</t>
+          <t xml:space="preserve">Lege ongereinigde emballage </t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>N.v.t.</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
-[...1 lines deleted...]
-          <t>Afgewerkte olie categorie ll (in kvp) test</t>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>Thijs</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>UN box</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>100</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>8310</t>
+          <t>8220</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>061330462110</t>
+          <t>061330461329</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Toners</t>
-[...4 lines deleted...]
-          <t>Lekbak A</t>
+          <t>Lege ongereinigde emballage van dumping</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>3509</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Afval, afgedankte verpakkingen, leeg, ongereinigd (bevat resten van 3, 4,1, 6,1, 8, 9), 9, (E)</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Test </t>
+          <t>Thijs</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>60 Liter PE bondelvat</t>
+          <t>60 Liter Wiva container</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>3110</t>
+          <t>V4310</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>061330461281</t>
+          <t>061330461314</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Afgewerkte olie</t>
+          <t>Specifiek Ziekenhuisafval</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>N.v.t.</t>
-[...4 lines deleted...]
-          <t>Afgewerkte olie categorie ll</t>
+          <t>Un3291</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>Kast 2</t>
-[...4 lines deleted...]
-          <t>Test</t>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>60 Liter Wiva container</t>
+          <t>UN box</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>272</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>3220</t>
+          <t>V7060</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>061330461282</t>
+          <t>061330461321</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Organisch zuur afkomstig van dumping</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>3265</t>
+          <t>Un1263</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Afval, bijtende zure organische vloeistof, n.e.g., 8, II, (E)</t>
-[...9 lines deleted...]
-          <t xml:space="preserve">Testen </t>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>200 Liter PE bondelvat</t>
+          <t>60 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>80</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>3230</t>
+          <t>4026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>061330461286</t>
+          <t>061330461297</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Organische logen van dumping</t>
-[...4 lines deleted...]
-          <t>3267</t>
+          <t xml:space="preserve">Oliehoudend afval </t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Afval, bijtende basische organische vloeistof, n.e.g., 8, ll, (E)</t>
-[...4 lines deleted...]
-          <t>Test</t>
+          <t xml:space="preserve">Oliehoudend afval </t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>30 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>7</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>7311</t>
+          <t>4026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>061330461325</t>
+          <t>061330461298</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Lijmen, harsen en kitten</t>
-[...9 lines deleted...]
-          <t>Lijmen, harsen en kitten (in kvp), ADR-vrij</t>
+          <t>Oliehoudend afval</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>30 Liter PE dekselvat</t>
+          <t>200 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>3230</t>
+          <t>4026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>061330461287</t>
+          <t>061330461298</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Septicquad soap</t>
-[...4 lines deleted...]
-          <t>3082</t>
+          <t xml:space="preserve">Oliehoudend afval </t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Organische logen</t>
+          <t xml:space="preserve">Oliehoudend afval </t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>Kast 2</t>
-[...4 lines deleted...]
-          <t>Test</t>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>UN box</t>
+          <t>120 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>8013</t>
+          <t>4026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>061330461327</t>
+          <t>061330461297</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Warmtelampen wietkwekerij</t>
-[...4 lines deleted...]
-          <t>Test</t>
+          <t xml:space="preserve">Oliehoudend afval </t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oliehoudend afval </t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>30 Liter PE dekselvat</t>
+          <t>120 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>3110</t>
+          <t>3012</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>061330461281</t>
+          <t>061330461276</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Afgewerkte olie</t>
+          <t>Oplosmiddelen halogeen arm ( in kpv) van dumping</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>N.v.t.</t>
+          <t>Un 1993</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Afgewerkte olie categorie ll</t>
-[...4 lines deleted...]
-          <t>Test</t>
+          <t>Oplosmiddelen halogeen arm ( in kpv) van dumping</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>60 Liter PE dekselvat</t>
+          <t>120 Liter PE dekselvat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>104</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>4130</t>
+          <t>V7060</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>061330461308</t>
+          <t>061330461321</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Afval verontreinigd met chemicaliën</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>N.v.t.</t>
+          <t>Un1263</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Afval verontreinigd met chemicaliën</t>
-[...9 lines deleted...]
-          <t>Test</t>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>200 Liter PE bondelvat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>164</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>N.v.t</t>
+          <t>V3040</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>N.v.t</t>
+          <t>061330461280</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rommel </t>
+          <t>Brandstof restanten</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>N.v.t</t>
+          <t>Un 1268</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nog meer rommel </t>
-[...4 lines deleted...]
-          <t>Test</t>
+          <t xml:space="preserve">Brandstof restanten </t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>UN box</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>V7060</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>061330461321</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Verfhoudend  afval</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Un1263</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verfhoudend afval </t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...36 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>UN box</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>8220</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>061330461329</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Verondeinigde emballage gemengd</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Un 3509</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Verondeinigde emballage gemengd</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>Kast 1</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>200 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>V3220</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>061330461282</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Organische  zuren van dumping </t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Un 3265</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Organische  zuren van dumping </t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>200 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>V3721</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>061330461292</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Laag calorische vloeistof  (in kvp ) van dumping</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Un3082</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Laag calorische vloeistof  (in kvp ) van dumping</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>60 Liter PE dekselvat</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>V4310</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>061330461308</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Afval vrontreinigd met chemicalien </t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Afval  verontreinigd met chemicalien </t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr"/>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>